--- v0 (2026-05-18)
+++ v1 (2026-07-13)
@@ -58,70 +58,70 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> into 12</w:t>
       </w:r>
       <w:r w:rsidRPr="5575B7F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Summer wor</w:t>
       </w:r>
       <w:r w:rsidR="63193A03" w:rsidRPr="5575B7F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A3D94E" w14:textId="6CD6C6D1" w:rsidR="63193A03" w:rsidRDefault="63193A03" w:rsidP="5575B7F2">
+    <w:p w14:paraId="57A3D94E" w14:textId="4918892B" w:rsidR="63193A03" w:rsidRDefault="00574DF5" w:rsidP="5575B7F2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5575B7F2">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Inside Outside Through and Beyond</w:t>
+        <w:t xml:space="preserve">Concealed and Revealed </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05311CC7" w14:textId="77777777" w:rsidR="009F0ED5" w:rsidRPr="00A77995" w:rsidRDefault="009F0ED5" w:rsidP="009F0ED5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77995">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Photography project</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4829BA4F" w14:textId="2B32209B" w:rsidR="009F0ED5" w:rsidRPr="00A77995" w:rsidRDefault="009F0ED5" w:rsidP="009F0ED5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -147,65 +147,56 @@
         </w:rPr>
         <w:t>ideas</w:t>
       </w:r>
       <w:r w:rsidR="647D4701" w:rsidRPr="5575B7F2">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> around the theme</w:t>
       </w:r>
       <w:r w:rsidRPr="5575B7F2">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. Remember your previous learning about how to make exciting images. Try to find something unusual and original and remember that sometimes everyday things can become interesting if you view them in an interesting way.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03DD5580" w14:textId="77777777" w:rsidR="009F0ED5" w:rsidRPr="00A77995" w:rsidRDefault="009F0ED5" w:rsidP="009F0ED5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A77995">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Eg</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Eg </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D25B915" w14:textId="77777777" w:rsidR="009F0ED5" w:rsidRPr="00A77995" w:rsidRDefault="009F0ED5" w:rsidP="009F0ED5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77995">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Opening fruits, cutting into them, squashing them, peeling them</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B3A5391" w14:textId="77777777" w:rsidR="009F0ED5" w:rsidRPr="00A77995" w:rsidRDefault="009F0ED5" w:rsidP="009F0ED5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -461,51 +452,67 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> around this theme. You should try to work on something other than white paper. You could use tea to get rid of the white or create a collage of recycled papers to draw over. (Sometimes a diluted wash </w:t>
       </w:r>
       <w:r w:rsidR="00D63814">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">of white acrylic </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">over the </w:t>
       </w:r>
       <w:r w:rsidR="00D63814">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>collage help make a good surface to work on)</w:t>
+        <w:t xml:space="preserve">collage </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D63814">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>help</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D63814">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> make a good surface to work on)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C2CD32" w14:textId="5F9081BE" w:rsidR="009F0ED5" w:rsidRDefault="520F5346" w:rsidP="009F0ED5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5575B7F2">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">One gallery </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="5575B7F2">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
@@ -934,72 +941,76 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1924365027">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="966936860">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="93"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F0ED5"/>
+    <w:rsid w:val="000A04BA"/>
     <w:rsid w:val="002F4A1D"/>
     <w:rsid w:val="00473F0D"/>
+    <w:rsid w:val="00574DF5"/>
     <w:rsid w:val="00596263"/>
     <w:rsid w:val="006675B4"/>
     <w:rsid w:val="00680191"/>
+    <w:rsid w:val="00765D64"/>
     <w:rsid w:val="008203E6"/>
     <w:rsid w:val="009F0ED5"/>
     <w:rsid w:val="00A77995"/>
+    <w:rsid w:val="00B4481A"/>
     <w:rsid w:val="00C2E98B"/>
     <w:rsid w:val="00D63814"/>
     <w:rsid w:val="00E01386"/>
     <w:rsid w:val="09D17C72"/>
     <w:rsid w:val="247EF0EA"/>
     <w:rsid w:val="2AA2F409"/>
     <w:rsid w:val="4881995D"/>
     <w:rsid w:val="520F5346"/>
     <w:rsid w:val="54BF5C49"/>
     <w:rsid w:val="5575B7F2"/>
     <w:rsid w:val="63193A03"/>
     <w:rsid w:val="647D4701"/>
     <w:rsid w:val="7F4CAB0A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2049,60 +2060,60 @@
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7663E02-97E1-42CB-8A83-B86BB674FF46}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c807b18b-1a8b-46d7-aa30-bf6447395fb6"/>
     <ds:schemaRef ds:uri="b5a92a39-0e95-429f-a56b-37214d4c2396"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>280</Words>
-  <Characters>1600</Characters>
+  <Words>279</Words>
+  <Characters>1591</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Girls' Day School Trust</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1877</CharactersWithSpaces>
+  <CharactersWithSpaces>1867</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Owens, Becca (WIM) Staff</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001D5B4012156CE940B25551AE4EAB92E6</vt:lpwstr>